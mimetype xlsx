--- v0 (2025-12-12)
+++ v1 (2026-06-13)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Javan</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/198/ind_n_001_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/198/ind_n_001_-_2020.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA FEITA LIMPEZA DE LIXO EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/199/ind_n_002_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/199/ind_n_002_-_2020.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA FEITA DOAÇÃO DE CESTAS BÁSICAS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Mirá</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/200/ind_n_003_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/200/ind_n_003_-_2020.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA ENCAMINHADO PROJETO DE LEI QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/201/ind_n_004_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/201/ind_n_004_-_2020.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA CRIADO PROJETO DE LEI PARA PAGAMENTO DE INSALUBRIDADE QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Derli do Guincho</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/202/ind_n_005_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/202/ind_n_005_-_2020.pdf</t>
   </si>
   <si>
     <t>"INDICA CONTINUAÇÃO DE OBRA DE PAVIMENTAÇÃO ASFÁLTICA EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. Djacy</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/203/ind_n_006_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/203/ind_n_006_-_2020.pdf</t>
   </si>
   <si>
     <t>"INDICA COMPLEMENTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/204/ind_n_007_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/204/ind_n_007_-_2020.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA ENVIADO PROJETO DE LEI QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/205/ind_n_008_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/205/ind_n_008_-_2020.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA COLOCADO REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) EM LOCAIS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Ver. Claudinei</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/206/pdl_-_l_n_001_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/206/pdl_-_l_n_001_-_2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA SEMANA DE ATENÇÃO À SAÚDE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/207/pre_n_001_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/207/pre_n_001_-_2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER LEGISLATIVO DO MUNICÍPIO DE ALVORADA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/208/pre_n_002_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/208/pre_n_002_-_2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE PROCEDIMENTOS DE CONTRATOS DE SERVIDORES QUE PRESTARÃO SERVIÇO NESSA CÂMARA MUNICIPAL".</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/190/req_no_001_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/190/req_no_001_-_2020.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA FEITA RECUPERAÇÃO EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/191/req_no_002_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/191/req_no_002_-_2020.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA COLOCADO ILUMINAÇÃO PÚBLICA EM LOCAL QUE ESPECIFCA".</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Ver. Leni Zuffo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/192/req_no_003_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/192/req_no_003_-_2020.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA COLOCADO TELA DE PROTEÇÃO EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/193/req_n_004_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/193/req_n_004_-_2020.pdf</t>
   </si>
   <si>
     <t>"REQUER RESTAURAÇÃO E REPARO EM LOCAIS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/194/req_n_005_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/194/req_n_005_-_2020.pdf</t>
   </si>
   <si>
     <t>"REQUER CRIAÇÃO DE COMISSÃO ESPECIAL TEMPORÁRIA DE ACOMPANHAMENTO E FISCALIZAÇÃO DO COMBATE AO CORONAVÍRUS, ALÉM DE SOLICITAR INFORMAÇÕES SOBRE GASTOS RELACIONADOS AO COMBATE A PANDEMIA, PARA FINS QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/195/req_no_006_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/195/req_no_006_-_2020.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES SOBRE AS HORAS/ATIVIDADES QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/196/req_no_007_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/196/req_no_007_-_2020.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/197/req_no_008_-_2020.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/197/req_no_008_-_2020.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÃO QUE ESPECIFICA".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -621,68 +621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/198/ind_n_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/199/ind_n_002_-_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/200/ind_n_003_-_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/201/ind_n_004_-_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/202/ind_n_005_-_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/203/ind_n_006_-_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/204/ind_n_007_-_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/205/ind_n_008_-_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/206/pdl_-_l_n_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/207/pre_n_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/208/pre_n_002_-_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/190/req_no_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/191/req_no_002_-_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/192/req_no_003_-_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/193/req_n_004_-_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/194/req_n_005_-_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/195/req_no_006_-_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/196/req_no_007_-_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/197/req_no_008_-_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/198/ind_n_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/199/ind_n_002_-_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/200/ind_n_003_-_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/201/ind_n_004_-_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/202/ind_n_005_-_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/203/ind_n_006_-_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/204/ind_n_007_-_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/205/ind_n_008_-_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/206/pdl_-_l_n_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/207/pre_n_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/208/pre_n_002_-_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/190/req_no_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/191/req_no_002_-_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/192/req_no_003_-_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/193/req_n_004_-_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/194/req_n_005_-_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/195/req_no_006_-_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/196/req_no_007_-_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2020/197/req_no_008_-_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="225.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>