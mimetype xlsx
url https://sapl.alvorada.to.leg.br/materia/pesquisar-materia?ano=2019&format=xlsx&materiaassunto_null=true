--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -54,561 +54,561 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. Gilmar Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/142/ind_no_001-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/142/ind_no_001-2019.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA INSTALADO REDUTORES DE VELOCIDADE E SINALIZAÇÃO EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Claudinei</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/143/ind_no_002-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/143/ind_no_002-2019.pdf</t>
   </si>
   <si>
     <t>"INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Djacy</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/144/ind_no_003-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/144/ind_no_003-2019.pdf</t>
   </si>
   <si>
     <t>"INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI DE DOAÇÃO DE ÁREA NO SETOR INDUSTRIAL".</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/145/ind_no_004-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/145/ind_no_004-2019.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA IMPLANTADO O PROGRAMA "REMÉDIO NO LAR", NESTA MUNICIPALIDADE".</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/146/ind_no_005-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/146/ind_no_005-2019.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA ENVIADO PROJETO DE LEI QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Derli do Guincho</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/172/ind_no_006_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/172/ind_no_006_-_2019.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA ENVIADO À ESTA CASA DE LEIS PROJETO DE LEI QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Javan</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/173/ind_no_007_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/173/ind_no_007_-_2019.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA FEITA CRIAÇÃO DE CONTROLE PARA DISTRIBUIÇÃO DE CASCALHO".</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/174/ind_no_008_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/174/ind_no_008_-_2019.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ver. Mirá</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/175/ind_no_009_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/175/ind_no_009_-_2019.pdf</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/176/ind_no_010_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/176/ind_no_010_-_2019.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA PRESTADO SERVIÇO DE REPOSIÇÃO DE LÂMPADAS EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/178/ind_no_011_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/178/ind_no_011_-_2019.pdf</t>
   </si>
   <si>
     <t>'REQUER SEJA ENVIADO PROJETO DE LEI QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/179/ind_no_012_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/179/ind_no_012_-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA ENVIADO PROJETO DE LEI QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ver. Irmão Divino</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/180/ind_no_013_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/180/ind_no_013_-_2019.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/181/ind_no_014_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/181/ind_no_014_-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA IMPLANTADO COLÉGIO MILITAR EM ALVORADA - TO".</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/182/ind_no_015_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/182/ind_no_015_-_2019.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/183/ind_no_016_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/183/ind_no_016_-_2019.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ver. Leni Zuffo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/184/ind_no_017_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/184/ind_no_017_-_2019.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA ENVIADO PROJETO DE LEI ESPECIFICA".</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_aplausos_no_001_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_aplausos_no_001_-_2019.pdf</t>
   </si>
   <si>
     <t>"A CÂMARA MUNICIPAL DE ALVORADA, POR INTERMÉDIO DO SR. VEREADOR CLAUDINEI DONISETI AUGUSTO, MANIFESTA VOTOS DE APLAUSOS E CONGRATULAÇÕES A APAE DESTA MUNICIPALIDADE PELO RELEVANTE TRABALHO PRESTADO JUNTO À SOCIEDADE ALVORADENSE".</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>PPRO</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/166/pedido_de_providencia_n_001-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/166/pedido_de_providencia_n_001-2019.pdf</t>
   </si>
   <si>
     <t>"PEDE PROVIDÊNCIA NO SENTIDO DE QUE SEJA FEITO SERVIÇO DE ROÇAGEM EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Paulo Antônio de Lima Segundo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/152/pdl-e_no_001-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/152/pdl-e_no_001-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE REAJUSTE AOS SERVIDORES ATIVOS INTEGRANTES DO QUADRO PRÓPRIO DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/153/pdl-e_no_002-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/153/pdl-e_no_002-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL/88".</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/154/pdl-e_no_003-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/154/pdl-e_no_003-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REAJUSTE DE 6,81 (SEIS VÍRGULA OITENTA E UM POR CENTO) AOS PROFESSORES ATIVOS DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO DE ALVORADA/TO, (PROFESSORES NÍVEL MÉDIO-MII, PROFESSORES NÍVEL SUPERIOR-SI E PROFESSORES NÍVEL SUPERIOR-SII, CONFORME ART. 4 DA LEI 1.115/2015) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/157/plo_-_e_no_004-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/157/plo_-_e_no_004-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1.209/2018, SOBRE A INCLUSÃO DO ANEXO II DA TABELA SUS/MUNICIPAL COMPLEMENTAR SOBRE OS SERVIÇOS DE ANÁLISES CLÍNICAS E LABORATORIAIS E EXCLUI A EQUIPE DO LABORATÓRIO MUNICIPAL DE PRÓTESES DENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/158/plo_-_e_n_005-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/158/plo_-_e_n_005-2019.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/159/plo_-_e_no_006-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/159/plo_-_e_no_006-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE CORREÇÃO AOS SERVIDORES ATIVOS INTEGRANTES DO QUADRO PRÓPRIO DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/160/plo_-_e_no_007-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/160/plo_-_e_no_007-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REPASSE DE RECURSOS PARA A ASSOCIAÇÃO ATLÉTICA DE ALVORADA/TO (AAA) PARTICIPAR DO CAMPEONATO ESTADUAL TOCANTINENSE DE FUTEBOL PROFISSIONAL NO ANO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/161/plo_-_e_no_008-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/161/plo_-_e_no_008-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO ÂMBITO DA ADMINISTRAÇÃO GERAL, SECRETARIA MUNICIPAL DE SAÚDE E SANEAMENTO E SECRETARIA MUNICIPAL DO TRABALHO, ASSISTÊNCIA SOCIAL E HABITAÇÃO PARA CONTRATAÇÃO POR TEMPO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/162/plo_-_e_no_009-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/162/plo_-_e_no_009-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1.209/2018, CRIANDO E INCLUINDO O CARGO DE MÉDICO VETERINÁRIO NO ANEXO I DA REFERIDA LEI E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/164/plo_-_e_n_010-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/164/plo_-_e_n_010-2019.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS - REFIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/165/plo_-_e_n_011-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/165/plo_-_e_n_011-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE - CMMA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/167/pre_no_001-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/167/pre_no_001-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS EFETIVOS E AOS CARGOS DE REGIME EM COMISSÕES".</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/147/req_no_001-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/147/req_no_001-2019.pdf</t>
   </si>
   <si>
     <t>"REQUER CONTINUIDADE DA PAVIMENTAÇÃO ASFÁLTICA EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/148/req_no_002-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/148/req_no_002-2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA CONSTRUÍDO ROTATÓRIAS COM LETREIROS EM LOCAIS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/149/req_no_003-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/149/req_no_003-2019.pdf</t>
   </si>
   <si>
     <t>"REQUER REDUTOR DE VELOCIDADE E SINALIZAÇÃO EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/150/req_no_004-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/150/req_no_004-2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA VIABILIZADO A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO NA RUA 7 DE SETEMBRO".</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/151/req_no_005-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/151/req_no_005-2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA REALIZADO OBRAS DE REPAROS NO SISTEMA DE ILUMINAÇÕES EM LOCAIS ESPECIFICAM".</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Vereadores de Alvorada</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/155/req_no_006-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/155/req_no_006-2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA FEITO RECUPERAÇÃO EM ESTRADA RURAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/156/req_no_007-2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/156/req_no_007-2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA ENVIADO RELAÇÃO DE SERVIDORES QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Ver. Leni Zuffo, Ver. Claudinei</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/168/req_no_008_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/168/req_no_008_-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA ENVIADO O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES EFETIVOS DO QUADRO GERAL, PROFESSORES, PROFISSIONAIS DA SAÚDE E TÉCNICOS DO PODER EXECUTIVO MUNICIPAL DE ALVORADA QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/169/req_no_009_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/169/req_no_009_-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA COLOCADO TOLDOS EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/170/req_no_011-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/170/req_no_011-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJAM PRESTADOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/171/req_no_012_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/171/req_no_012_-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/185/req_no_014_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/185/req_no_014_-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA INSTALADO BEBEDOUROS, BANHEIROS E LIXEIRAS EM LOCAIS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/186/req_no_015_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/186/req_no_015_-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER CONSTRUÇÃO DE COBERTURAS EM LOCAIS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/187/req_no_016_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/187/req_no_016_-_2019.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/188/req_no_017_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/188/req_no_017_-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER REVITALIZAÇÃO EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/189/req_no_018_-_2019.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/189/req_no_018_-_2019.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA DISPONIBILIZADO COLETORES (DE LIXO) PARA DESCARTES DE APARELHOS RADIATIVOS EM LOCAIS QUE ESPECIFICAM".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -915,68 +915,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/142/ind_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/143/ind_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/144/ind_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/145/ind_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/146/ind_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/172/ind_no_006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/173/ind_no_007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/174/ind_no_008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/175/ind_no_009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/176/ind_no_010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/178/ind_no_011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/179/ind_no_012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/180/ind_no_013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/181/ind_no_014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/182/ind_no_015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/183/ind_no_016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/184/ind_no_017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_aplausos_no_001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/166/pedido_de_providencia_n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/152/pdl-e_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/153/pdl-e_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/154/pdl-e_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/157/plo_-_e_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/158/plo_-_e_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/159/plo_-_e_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/160/plo_-_e_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/161/plo_-_e_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/162/plo_-_e_no_009-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/164/plo_-_e_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/165/plo_-_e_n_011-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/167/pre_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/147/req_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/148/req_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/149/req_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/150/req_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/151/req_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/155/req_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/156/req_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/168/req_no_008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/169/req_no_009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/170/req_no_011-_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/171/req_no_012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/185/req_no_014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/186/req_no_015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/187/req_no_016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/188/req_no_017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/189/req_no_018_-_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/142/ind_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/143/ind_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/144/ind_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/145/ind_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/146/ind_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/172/ind_no_006_-_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/173/ind_no_007_-_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/174/ind_no_008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/175/ind_no_009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/176/ind_no_010_-_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/178/ind_no_011_-_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/179/ind_no_012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/180/ind_no_013_-_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/181/ind_no_014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/182/ind_no_015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/183/ind_no_016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/184/ind_no_017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_aplausos_no_001_-_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/166/pedido_de_providencia_n_001-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/152/pdl-e_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/153/pdl-e_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/154/pdl-e_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/157/plo_-_e_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/158/plo_-_e_n_005-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/159/plo_-_e_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/160/plo_-_e_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/161/plo_-_e_no_008-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/162/plo_-_e_no_009-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/164/plo_-_e_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/165/plo_-_e_n_011-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/167/pre_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/147/req_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/148/req_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/149/req_no_003-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/150/req_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/151/req_no_005-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/155/req_no_006-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/156/req_no_007-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/168/req_no_008_-_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/169/req_no_009_-_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/170/req_no_011-_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/171/req_no_012_-_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/185/req_no_014_-_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/186/req_no_015_-_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/187/req_no_016_-_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/188/req_no_017_-_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2019/189/req_no_018_-_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>