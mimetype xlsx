--- v0 (2025-12-12)
+++ v1 (2026-06-13)
@@ -54,609 +54,609 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. Claudinei</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA ENVIADO O PROJETO DE LEI QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Mirá</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/105/105_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA VIABILIZADO PROJETO DE TRÂNSITO A SER IMPLANTADO NO PERÍMETRO URBANO DA CIDADE DE ALVORADA - TO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA CONSTRUÍDO REDUTORES DE VELOCIDADE E ACESSIBILIDADE PARA PORTADORES DE NECESSIDADES ESPECIAIS, CRIANÇAS E IDOSOS, EM LOCAIS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA PRESTADOS SERVIÇOS DE REPOSIÇÃO DE LÂMPADAS EM LOCAIS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA PARA QUE O EXECUTIVO MUNICIPAL ADOTE MEDIDAS DE CONSTRUÇÃO E IMPLANTAÇÃO DE UNIDADE BÁSICA DE SAÚDE (UBS) NO ASSENTAMENTO ESTRELA SITUADO NA ZONA RURAL DO MUNICÍPIO DE ALVORADA - TO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Javan, Ver. Adomilton, Ver. Leni Zuffo, Ver. Mirá</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICAM QUE SEJA ENVIADO PROJETO DE LEI QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJAM ADOTADOS MEDIDAS DE ATUALIZAÇÃO DO PLANO DIRETOR DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Derli do Guincho</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/124/ind_no_009-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/124/ind_no_009-2018.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJAM CRIADOS ESTACIONAMENTOS NOS 02 (DOIS) LADOS DO CANTEIRO CENTRAL DA AVENIDA BERNARDO SAYÃO - CENTRO, PARA FINS QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/128/ind_no_011-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/128/ind_no_011-2018.pdf</t>
   </si>
   <si>
     <t>"INDICA SEJA CRIADO A CAMPANHA DA FARMÁCIA SOLIDÁRIA, PARA FINS QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção Aplausos</t>
   </si>
   <si>
     <t>Vereadores de Alvorada</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/127/mocao_de_pesar_no_001-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/127/mocao_de_pesar_no_001-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSOS A STª CARLA NÁBILLA ARAÚJO PESSOA, PELO RECONHECIMENTO DE SEUS MÉRITOS".</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/133/mocao_de_aplausos_no_002-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/133/mocao_de_aplausos_no_002-2018.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO AGENTE DE POLÍCIA CIVIL DESTA MUNICIPALIDADE".</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/134/mocao_de_aplausos_no_003-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/134/mocao_de_aplausos_no_003-2018.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ver. Djacy, Ver. Irmão Divino, Ver. Leni Zuffo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>"APROVA ÀS CONTAS CONSOLIDADAS DO MUNICÍPIO DE ALVORADA - TO, EXERCÍCIO FINANCEIRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/131/pdl_no_002-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/131/pdl_no_002-2018.pdf</t>
   </si>
   <si>
     <t>"APROVA AS CONTAS CONSOLIDADAS DO MUNICÍPIO DE ALVORADA - TO, EXERCÍCIO FINANCEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Paulo Antônio de Lima Segundo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/91/91_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVOGAÇÃO DA LEI QUE CRIOU A FUNDAÇÃO MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL NO ANO DE 1.988 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/92/92_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL/ 88".</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/93/93_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE NOMENCLATURA NO ÂMBITO ESTRUTURA ADMINISTRATIVA CONSOANTE LEI Nº 1.083/2013 E, ALTERAÇÃO DO ANEXO I, ESTABELECIDO NO ART. 100 DA REFERIDA LEI, INCLUINDO OS CARGOS, SÍNTESE DAS ATRIBUIÇÕES, QUANTIDADE E REMUNERAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O NOVO NOME DA ESCOLA MUNICIPAL DE ALVORADA/TO E LOCAL DE FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS". (RETIRADO CONFORME OFÍCIO Nº 036/2018, DO PODER EXECUTIVO MUNICIPAL , DATADO EM 02/04/2018).</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA (COMPEDE) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIA (LDO) PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A NOMENCLATURA DO CARGO DE ASSESSOR DE COMUNICAÇÃO E ARTICULAÇÃO INSTITUCIONAL, SÍNTESE DAS ATRIBUIÇÕES E REMUNERAÇÃO NO ÂMBITO DA ESTRUTURA ADMINISTRATIVA CONSOANTE LEI Nº 1.083/2013, BEM COMO A FIXAÇÃO DE REMUNERAÇÃO POR LEI ESPECÍFICA, E ALTERAÇÃO NA REDAÇÃO DA LEI Nº 1.083/2013, NO QUE COMPREENDE AO CARGO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CONCESSÃO DE REAJUSTE AOS SERVIDORES ATIVOS INTEGRANTES DO QUADRO PRÓPRIO DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE NOVA DENOMINAÇÃO À ESCOLA MUNICIPAL DE ALVORADA/TO, BEM COMO, DEFINE NOVO LOCAL DE FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O REAJUSTE DE 6,81 (SEIS VÍRGULA OITENTA E UM POR CENTO) AOS PROFESSORES ATIVOS DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO DE ALVORADA/TO, (PROFESSORES NÍVEL MÉDIO-MII, PROFESSORES NÍVEL SUPERIOR-SI E PROFESSORES NÍVEL SUPERIOR-SII, CONFORME ART. 4º DA LEI 1.115/2015) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/135/plo-e_no_011-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/135/plo-e_no_011-2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO AO CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR PAGAMENTO DAS DESPESAS DECORRENTES DO CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO E FUTSAL A SER REALIZADO PELA SECRETARIA MUNICIPAL DE CULTURA, DESPORTO, LAZER E TURISMO NO ANO DE 2018 E/OU REALIZAR REPASSE ÀS ASSOCIAÇÕES LEGALMENTE CONSTITUÍDAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/136/plo-e_no_012-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/136/plo-e_no_012-2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/137/plo-e_no_013-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/137/plo-e_no_013-2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DA TABELA SUS/MUNICIPAL SOBRE REMUNERAÇÃO DOS SERVIÇOS DE MÉDICOS CLÍNICOS E ESPECIALISTAS, SERVIÇOS DE ANÁLISES CLÍNICAS E LABORATORIAIS, SERVIÇO DIAGNÓSTICO POR IMAGEM, INSTITUI TAMBÉM O LABORATÓRIO MUNICIPAL DE PRÓTESES DENTÁRIAS E AUTORIZA O CREDENCIAMENTO DE TAIS PROFISSIONAIS MÉDICOS, LABORATÓRIOS, CLÍNICAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/138/plo-e_no_014-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/138/plo-e_no_014-2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE BONIFICAÇÕES NO PERÍODO QUE SE ESPECIFICA, BEM COMO O PAGAMENTO DE INCENTIVO FINANCEIRO ADICIONAL (14º SALÁRIO) AOS PROFESSORES DA REDE".</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/139/plo-e_no_015-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/139/plo-e_no_015-2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL-PPA DO MUNICÍPIO DE ALVORADA/TO, PARA O EXERCÍCIO DE 2019".</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/140/plo-e_no_016-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/140/plo-e_no_016-2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL (LOA) PARA 2019 ESTIMANDO RECEITA E FIXANDO DESPESAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/125/plo-l_no_001-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/125/plo-l_no_001-2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA SEMANA MUNICIPAL DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/126/pr_no_001-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/126/pr_no_001-2018.pdf</t>
   </si>
   <si>
     <t>"DECLARA INSERVÍVEIS BENS DO PATRIMÔNIO DO PODER LEGISLATIVO E AUTORIZA DOAÇÃO ÀS INSTITUIÇÕES SEM FINS LUCRATIVOS DO MUNICÍPIO DE ALVORADA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/132/pr_no_002-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/132/pr_no_002-2018.pdf</t>
   </si>
   <si>
     <t>"ESTIPULA VALORES DE DIÁRIAS PARA OS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE ALVORADA - TO, PARA O EXERCÍCIO DE 2019".</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/94/94_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Ver. Leni Zuffo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE O PODER EXECUTIVO MUNICIPAL ADOTE MEDIDAS E INCENTIVOS SOBRE CESTAS BÁSICAS DE SERVIÇOS E MATERIAIS PARA CONSTRUÇÕES DE MORADIAS ÀS FAMÍLIAS DE BAIXA RENDA DESTA MUNICIPALIDADE".</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA FEITA AQUISIÇÃO DE CAPAS DE CHUVAS AOS SERVIDORES DE SERVIÇOS GERAIS DESTA MUNICIPALIDADE".</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJAM PRESTADOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA RECOLHIDOS OS CÃES SOLTOS PELA CIDADE".</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Javan, Ver. Adomilton, Ver. Claudinei, Ver. Leni Zuffo, Ver. Mirá</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER CÓPIAS DE DOCUMENTOS PARA FINS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER LISTA DE SERVIDORES DA PREFEITURA MUNICIPAL DE ALVORADA - TO".</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA ENVIADO CÓPIAS DE FOLHAS ANALÍTICAS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/103/103_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA ENVIADA INFORMAÇÕES SOBRE A PARALISAÇÃO DAS OBRAS DO MUNICÍPIO DE ALVORADA - TO".</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA ENVIADO CÓPIAS DE CONTRATOS DE IMÓVEIS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/</t>
+    <t>http://sapl.alvorada.to.leg.br/media/</t>
   </si>
   <si>
     <t>"REQUER CONTINUIDADE DA PAVIMENTAÇÃO ASFÁLTICA EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/121/req_no_014-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/121/req_no_014-2018.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA ENVIADA INFORMAÇÕES E CÓPIAS DE DOCUMENTOS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/122/req_no_015-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/122/req_no_015-2018.pdf</t>
   </si>
   <si>
     <t>"REQUER SINALIZAÇÃO EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/123/req_no_016-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/123/req_no_016-2018.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA CONSTRUÍDO BUEIRO EM LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/129/req_no_017-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/129/req_no_017-2018.pdf</t>
   </si>
   <si>
     <t>"REQUER CÓPIAS DE DOCUMENTOS QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/130/req_no_018-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/130/req_no_018-2018.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/141/req_no_019-2018.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/141/req_no_019-2018.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -960,68 +960,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/124/ind_no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/128/ind_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/127/mocao_de_pesar_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/133/mocao_de_aplausos_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/134/mocao_de_aplausos_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/131/pdl_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/135/plo-e_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/136/plo-e_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/137/plo-e_no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/138/plo-e_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/139/plo-e_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/140/plo-e_no_016-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/125/plo-l_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/126/pr_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/132/pr_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/121/req_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/122/req_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/123/req_no_016-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/129/req_no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/130/req_no_018-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/141/req_no_019-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/124/ind_no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/128/ind_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/127/mocao_de_pesar_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/133/mocao_de_aplausos_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/134/mocao_de_aplausos_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/131/pdl_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/135/plo-e_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/136/plo-e_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/137/plo-e_no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/138/plo-e_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/139/plo-e_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/140/plo-e_no_016-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/125/plo-l_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/126/pr_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/132/pr_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/121/req_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/122/req_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/123/req_no_016-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/129/req_no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/130/req_no_018-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/sapl/public/materialegislativa/2018/141/req_no_019-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>