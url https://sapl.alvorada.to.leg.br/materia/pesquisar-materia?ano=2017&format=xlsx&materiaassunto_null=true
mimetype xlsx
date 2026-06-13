--- v0 (2026-02-10)
+++ v1 (2026-06-13)
@@ -54,358 +54,358 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. Claudinei</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA APRESENTADO PROJETO DE LEI QUE ESPECIFICA, PARA DOAÇÃO DE ÁREA URBANA PARA CONSTRUÇÃO DA CASA DE VELÓRIOS. </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Irmão Divino</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA SEJA DESTINADA EMENDA AO ORÇAMENTO DA UNIÃO PARA FINS QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA SEJA DESTINADA EMENDA AO ORÇAMENTO DO ESTADO, PARA FINS QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA SEJA PRESTADOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA EM LOCAIS QUE ESPECIFICAM&amp;#8221;.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ver. Adomilton, Ver. Djacy</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICAM EMENDA AO ORÇAMENTO DO ESTADO PARA FINS QUE ESPECIFICAM&amp;#8221;.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. Gilmar Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Javan</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INDICA SEJAM PRESTADOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA EM LOCAL QUE ESPECIFICA&amp;#8221;. </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA SEJA INSTALADO REDUTORES DE VELOCIDADE E SINALIZAÇÃO EM LOCAL QUE ESPECIFICA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ver. Mirá</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA QUE SEJA ENVIADO PROJETO DE LEI QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ver. Leni Zuffo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA QUE SEJA ENVIADO PROJETO DE LEI QUE ESPECIFICA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Paulo Antônio de Lima Segundo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TABELA SUS/MUNICIPAL PARA SERVIÇOS DE MÉDICOS ESPECIALISTAS, SERVIÇOS DE ANÁLISE CLÍNICAS LABORATORIAIS E SERVIÇO DIAGNÓSTICO POR IMAGEM, AUTORIZA O CREDENCIAMENTO DE PROFISSIONAIS MÉDICOS, E DÁ OUTRAS PROVIDÊNCIAS. (RETIRADO CONFORME O OFÍCIO Nº 047/2017 E SUBSTITUÍDO PELO PROJETO DE LEI Nº 006/2017).</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CONSELHO MUNICIPAL DE SAÚDE (CMS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TABELA SUS/MUNICIPAL PARA SERVIÇOS DE MÉDICOS ESPECIALISTAS, SERVIÇOS DE ANÁLISE CLÍNICAS LABORATORIAIS E SERVIÇO DIAGNÓSTICO POR IMAGEM, AUTORIZA O CREDENCIAMENTO DE PROFISSIONAIS MÉDICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E INCLUSÃO DO CARGO DE MECÂNICO DE MONTAGEM E MANUTENÇÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E TRANSPORTE NA LEI Nº 1,083/2013 E, ALTERAÇÃO DO ANEXO I E II, ESTABELECIDOS NO ART. 100 DA REFERIDA LEI, INCLUINDO CARGO, SÍNTESE DAS ATRIBUIÇÕES, QUANTIDADE E REMUNERAÇÃO AO CARGO DE MECÂNICO DE MONTAGEM E MANUTENÇÃO E NO QUE CONDIZ À REMUNERAÇÃO DO PREGOEIRO OFICIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO ÂMBITO DA ADMINISTRAÇÃO GERAL - SECRETARIA MUNICIPAL DA INFRAESTRUTURA DE TRANSPORTES - PARA CONTRATAÇÃO POR TEMPO DETERMINADO. (PEDREIRO).</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO INFORMAÇÃO SOBRE PARALISAÇÃO DAS OBRAS  DO MUNICÍPIO DE ALVORADA-TO.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Ver. Mirá, Javan, Ver. Leni Zuffo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER SEJA ENVIADA CÓPIAS DE DOCUMENTOS REFERENTES AOS SALDOS BANCÁRIOS DAS CONTAS CORRENTES DA PREFEITURA DE ALVORADA/TO&amp;#8221;.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER RECUPERAÇÃO DE RUAS E AVENIDAS DESTA CIDADE&amp;#8221;.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;REQUER ATENDIMENTO PSF, EM HORÁRIO E LOCAL QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;REQUER AQUISIÇÃO DE UM MINITRATOR (CORTADOR DE GRAMA), PARA FINS QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER DA MESA DIRETORA DESTA CASA DE LEIS QUE ELABORE PROJETO DE RESOLUÇÃO QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;REQUER AQUISIÇÃO DE UM NOTEBOOK, PARA FINS QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;REQUER CÓPIAS DE DOCUMENTOS QUE ESPECIFICAM&amp;#8221;.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER RELAÇÃO DE SERVIDORES DA PREFEITURA MUNICIPAL DE ALVORADA/TO.&amp;#8221;</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER REPOSIÇÃO DE LUMINÁRIAS NO LOCAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER SEJA ENVIADO A ESTA CASA DE LEIS INFORMAÇÕES QUE ESPECIFICAM".</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUE ESPECIFICAM.(REQUER AO PODER EXECUTIVO MUNICIPAL, QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE INFORMAÇÕES, A RESPEITO DA VIAGEM DOS ALUNOS DO 9º ANO DA ESCOLA MUNICIPAL PROFESSORA FILOMENA ROCHA SOARES À CIDADE DE BRASÍLIA-DF, NESTE ANO DE 2017).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -712,68 +712,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>