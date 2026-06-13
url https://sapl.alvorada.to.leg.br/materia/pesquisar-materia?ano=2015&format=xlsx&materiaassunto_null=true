--- v0 (2026-02-09)
+++ v1 (2026-06-13)
@@ -54,424 +54,424 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Derli do Guincho</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ELABORE E ENVIE A ESTA CASA, PROJETO DE CRIAÇÃO DE ÁREA DESTINADA AOS PROPRIETÁRIOS DE SOM AUTOMOTIVO DE ALTA POTÊNCIA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Fábio Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DEPUTADA FEDERAL JOSI NUNES A EXECUÇÃO DE SERVIÇOS DE ABERTURA E RECUPERAÇÃO DE ESTRADAS NO ASSENTAMENTO ESTRELA, MUNICÍPIOS DE ALVORADA/TALISMÃ-TO.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vereadores de Alvorada</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENADOR DONIZETI NOGUEIRA QUE DISPONIBILIZE RECURSOS PARA CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO/RODOVIÁRIA NO MUNICÍPIO DE ALVORADA/TO.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DEPUTADA FEDERAL JOSI NUNES QUE INTERCEDA JUNTO AO MINISTÉRIO DE MINAS E ENERGIA, A FIM DE OBTER INFORMAÇÕES SOBRE O PROGRAMA LUZ PARA TODOS NO MUNICÍPIO DE ALVORADA/TO, QUE FOI INICIADO E NÃO FOI CONCLUÍDO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL TOINHO ANDRADE QUE DESTINE EMENDA PARLAMENTAR, PARA REFORMA DO GINÁSIO DE ESPORTES DE ALVORADA.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. Pingo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL WALDEMAR JÚNIOR QUE DESTINE EMENDA PARLAMENTAR, PARA REFORMA DO GINÁSIO DE ESPORTES DE ALVORADA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ELI BORGES QUE DESTINE EMENDA PARLAMENTAR, PARA REFORMA DO GINÁSIO DE ESPORTES DA ALVORADA.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PARA INCLUIR AULAS DE MÚSICAS NO PROGRAMA MAIS EDUCAÇÃO, PARA ENSINAR MÚSICA A CRIANÇAS, JOVENS E ADOLESCENTES DE ALVORADA, COM INSTRUMENTOS MUSICAIS DIVERSOS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A REFORMA DA QUADRA POLIESPORTIVA DO SETOR DOM ALANO.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL IRAJÁ ABREU QUE DESTINE EMENDA PARLAMENTAR PARA DISPONIBILIZAÇÃO DE 50 (CINQUENTA) MORADIAS DO PROGRAMA MINHA CASA, MINHA VIDA, PARA O MUNICÍPIO DE ALVORADA.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ver. Irmão Divino</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INCLUSÃO NO PROGRAMA DE ASFALTAMENTO DO SETOR OESTE, O ASFALTO DAS RUAS BOA VISTA, SÃO PAULO E RUAS DOS GAÚCHOS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE LUMINÁRIAS NO PERÍMETRO URBANO, DO INÍCIO DA CICLOVIA ATÉ AO FRIGORÍFICO BOI BRASIL.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ver. Orlando</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSCRIÇÃO NO ORÇAMENTO DE 2016, VERBA PARA AQUISIÇÃO DE UM CAVALO MECÂNICO COM PRANCHA PARA TRANSPORTES DE MÁQUINAS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José George Wached Neto</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO CORRENTE E DÁ OUTRAS PROVIDÊNCIAS. (VALOR TOTAL R$ 400.000,00).</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DESCONTOS DE JUROS E MULTA DE IPTU VENCIDOS E INSCRITOS DÍVIDA ATIVA. (REFIS).</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO - PMSB, COMPREENDENDO OS SERVIÇOS DE_x000D_
 ABASTECIMENTO DE ÁGUA, ESGOTAMENTO SANITÁRIO, LIMPEZA URBANA E DRENAGEM URBANA NO MUNICÍPIO DE ALVORADA/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE ATENDIMENTO A CRIANÇA E AO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE ALVORADA - PME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O QUADRO DE PESSOAL DO MAGISTÉRIO, CRIA CARGO DE PROVIMENTO EFETIVO PARA PROGRESSÃO VERTICAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AUMENTO NO PERCENTUAL DA SUPLEMENTAÇÃO PARA O EXERCÍCIO 2015.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DAÇÃO EM PAGAMENTO IMÓVEL PARA A QUITAÇÃO DE TRIBUTO - IPTU. (REFERÊNCIA: CHÁCARA FADA).</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A BAIXA DE BENS PATRIMONIAIS INSERVÍVEIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS. (DOAÇÃO DE CARTEIRAS ESCOLARES PARA IGREJAS CATÓLICAS E EVANGÉLICAS, E PARA APAE).</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE ÁREA URBANA DE QUE TRATA A LEI Nº 949/2010, E DÁ OUTRAS PROVIDÊNCIAS. (REFERENTE A CONSTRUÇÃO DA DELEGACIA REGIONAL TRIBUTÁRIA DE ALVORADA).</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDEB (CACS-FUNDEB) DO MUNICÍPIO DE ALVORADA, ESTADO DO TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A UNIVERSIDADE FEDERAL DO TOCANTINS - UFT, VISANDO ESTABELECER UM REGIME DE MÚTUA COOPERAÇÃO TÉCNICO-CIENTÍFICA NA REALIZAÇÃO DE ESTÁGIOS, PESQUISAS E EXTENSÃO ACADÊMICA EM SAÚDE NA ÁREA RURAL, COM FUNDAMENTO NA LEI Nº 11.788/2008.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A BAIXA DE BENS PATRIMONIAIS INSERVÍVEIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS. (DOAÇÃO DE CARTEIRAS ESCOLARES PARA IGREJA CATÓLICA E EVANGÉLICAS, E APAE).</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE O REALINHAMENTO E ATUALIZAÇÃO SALARIAL DO QUADRO GERAL DE PESSOAL DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS EFETIVOS E CARGO COMISSIONADO EM CONTROLE INTERNO, DA CÂMARA MUNICIPAL DE ALVORADA/TO.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE QUAIS BENS MÓVEIS FORAM AUTORIZADOS A VENDER EM LEILÃO, E QUE NÃO FORAM VENDIDOS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIAS DE COMPROVANTES DE PAGAMENTOS NA ELABORAÇÃO DOS PLANOS MUNICIPAIS DE SANEAMENTO BÁSICO E DE EDUCAÇÃO, BEM COMO O NOME DA EMPRESA QUE GANHOU A LICITAÇÃO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Ver. Terra Seca</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A VIABILIZAÇÃO E IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA AV. PROGRESSO, PERÍMETRO URBANO DE ALVORADA.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CONSELHEIRO SUBSTITUTO DO TCE/TO A REALIZAÇÃO DE AUDITORIA NOS CONTRATOS DE MÁQUINAS E VEÍCULOS REALIZADOS PELA PREFEITURA DE ALVORADA, NO PERÍODO DE 2014 A 2015.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES ACERCA DA ATUAL SITUAÇÃO, BEM COMO O PRAZO DE ENTREGA DAS OBRAS DA QUADRA POLIESPORTIVA DO SETOR SANTA ÂNGELA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A QUESTÃO SALARIAL DOS SERVIDORES MUNICIPAIS, A FIM DA MELHORIA DOS SALÁRIOS DOS SERVIDORES NÃO CONTEMPLADOS NA ATUAL GESTÃO.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Ver. Valter Morais</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIAS DAS NOTAS FISCAIS Nº 17155 E 17156, DA ALL MÉDICA DISTRIBUIDORA DE MATERIAIS HOSPITALARES, E NF Nº 144 DA GRÁFICA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -778,68 +778,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>