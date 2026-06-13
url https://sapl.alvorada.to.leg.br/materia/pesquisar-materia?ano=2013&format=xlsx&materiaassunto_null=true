--- v0 (2025-12-12)
+++ v1 (2026-06-13)
@@ -54,276 +54,276 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. Fábio Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJAM RESTABELECIDOS OS APARELHOS DE RAIO - X, ULTRA-SONOGRAFIA E CENTRO CIRÚRGICO AO HOSPITAL ESTADUAL DE ALVORADA/TO.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Mirá</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL SEJA CRIADO O PORTAL DA TRANSPARÊNCIA DA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Orlando, Derli do Guincho, Ver. Fábio Pimentel, Ver. Geórgia Figueiras, Ver. Irmão Divino, Ver. Mirá, Ver. Pingo, Ver. Terra Seca, Ver. Valter Morais</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS URGENTE NO SENTIDO DE REFORMA DO GINÁSIO DE ESPORTES DE ALVORADA/TO.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ver. Fábio Pimentel, Ver. Geórgia Figueiras, Ver. Mirá, Ver. Orlando</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE QUADRA DE ESPORTES NO PÁTIO DA ESCOLA ESTADUAL ANA MARIA DE JESUS EM ALVORADA TOCANTINS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Derli do Guincho, Ver. Fábio Pimentel, Ver. Geórgia Figueiras, Ver. Irmão Divino, Ver. Mirá, Ver. Orlando, Ver. Pingo, Ver. Terra Seca, Ver. Valter Morais</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MUDANÇA DE ROTATÓRIAS EXISTENTES NOS TREVOS NORTE, SUL E CENTRAL DA BR-153, PERÍMETRO URBANO DE ALVORADA/TO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. Fábio Pimentel, Ver. Terra Seca</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE ROTATÓRIA NO CRUZAMENTO DAS AVENIDAS BERNARDO SAYÃO, 7 DE SETEMBRO, PEIXE E BANDEIRANTES, NO SETOR CENTRAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA VIABILIZADO PROJETO DE TRÂNSITO A SER IMPLANTADO NO PERÍMETRO URBANO DA CIDADE DE ALVORADA/TO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ver. Valter Morais, Ver. Pingo</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA PRESTADO SERVIÇO DE LIMPEZA E ILUMINAÇÃO PÚBLICA NA PRAÇA SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/</t>
+    <t>http://sapl.alvorada.to.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA SENTIDO ÚNICO DE CIRCULAÇÃO NAS RUAS DA CIDADE DE ALVORADA/TO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ver. Terra Seca, Derli do Guincho, Ver. Fábio Pimentel, Ver. Geórgia Figueiras, Ver. Irmão Divino, Ver. Mirá, Ver. Orlando, Ver. Pingo, Ver. Valter Morais</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA EMENDA AO ORÇAMENTO DO ESTADO PARA DISPONIBILIZAR RECURSOS ESTADUAL PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Derli do Guincho</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI CRIANDO A SECRETARIA MUNICIPAL DE AGRICULTURA NESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA CONSTRUÍDA CICLOVIA PARA CICLISTAS E PEDESTRES, NO TRECHO DE ACESSO AO FRIGORÍFICO BOI BRASIL(SAÍDA PARA ARTAGUAÇU).</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ver. Terra Seca, Ver. Irmão Divino, Ver. Valter Morais</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL SEJA ENVIADO PROJETO DE LEI QUE VERSA SOBRE DOAÇÃO DE RECURSOS À ASSOCIAÇÃO ATLÉTICA ALVORADA. </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ver. Orlando</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO MUNICIPAL NECESSIDADE DA CONSTRUÇÃO DE PONTE SOBRE O CÓRREGO ÁGUA BOA.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, O ENVIO DE PROJETO DE LEI, ESTABELECENDO A ÁREA ESCOLAR DE SEGURANÇA COMO ESPAÇO DE PRIORIDADE ESPECIAL DO PODER PÚBLICO MUNICIPAL. </t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS EFETIVOS DA CÂMARA MUNICIPAL DE ALVORADA TOCANTINS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. Terra Seca</t>
   </si>
   <si>
-    <t>https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE ALVORADA SEJA ENCAMINHADO AO PODER LEGISLATIVO INFORMAÇÕES QUE ESPECIFICAM.(INFORMAÇÕES SOBRE OS CASOS DE DENGUE E CALAZAR NESTA MUNICIPALIDADE).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -630,68 +630,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alvorada.to.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="185.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>